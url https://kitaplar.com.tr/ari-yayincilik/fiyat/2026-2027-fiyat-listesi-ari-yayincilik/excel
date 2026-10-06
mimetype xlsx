--- v0 (2026-08-22)
+++ v1 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Fiyat Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Ürün Adı</t>
   </si>
   <si>
     <t>Fiyat</t>
   </si>
   <si>
     <t>Türkçe</t>
   </si>
   <si>
     <t>Türkçe Defter Serisi</t>
   </si>
   <si>
     <t>9786257832793</t>
   </si>
   <si>
     <t>5.Sınıf Türkçe Defterim</t>
   </si>
   <si>
     <t>9786055064983</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
   <si>
     <t>9786256244528</t>
   </si>
   <si>
     <t>5. Sınıf Neşeli Paragraf</t>
   </si>
   <si>
     <t>9786256244559</t>
   </si>
   <si>
     <t>6. Sınıf Neşeli Paragraf</t>
   </si>
   <si>
     <t>9786256244573</t>
   </si>
   <si>
     <t>7. Sınıf Paragrafın Ritmi</t>
   </si>
   <si>
     <t>9786258719451</t>
   </si>
   <si>
     <t>8. Sınıf Paragrafın Ritmi (Lgs Hazırlık)</t>
   </si>
   <si>
+    <t>ORTAOKUL</t>
+  </si>
+  <si>
     <t>HAFTALIK DENEMLER</t>
   </si>
   <si>
     <t>9786256414396</t>
   </si>
   <si>
     <t>8. SINIF MATEMATİK HAFTALIK DENEME</t>
   </si>
   <si>
     <t>9786256414488</t>
   </si>
   <si>
     <t>8. SINIF TÜRKÇE HAFTALIK DENEME</t>
   </si>
   <si>
     <t>9786256414501</t>
   </si>
   <si>
     <t>8. SINIF İNKİLAP HAFTALIK DENEME</t>
   </si>
   <si>
     <t>9786256414402</t>
   </si>
   <si>
     <t>8. SINIF FEN BİLGİSİ HAFTALIK DENEME</t>
@@ -404,156 +407,189 @@
   <si>
     <t>6.sınıf My Teacher Test Book</t>
   </si>
   <si>
     <t>9786258719253</t>
   </si>
   <si>
     <t>7.sınıf My Teacher Test Book</t>
   </si>
   <si>
     <t>9786256244795</t>
   </si>
   <si>
     <t>8.sınıf My Teacher Test Book</t>
   </si>
   <si>
     <t>9786256244818</t>
   </si>
   <si>
     <t>8.sınıf My Teacher MastersTest Book</t>
   </si>
   <si>
     <t>PRACTICE BOOK</t>
   </si>
   <si>
+    <t>9786258719901</t>
+  </si>
+  <si>
     <t>2. SINIF PRACTICE BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719925</t>
+  </si>
+  <si>
     <t>3. SINIF PRACTICE BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719949</t>
+  </si>
+  <si>
     <t>4. SINIF PRACTICE BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
     <t>HOMEWORK BOOK</t>
   </si>
   <si>
+    <t>9786258719963</t>
+  </si>
+  <si>
     <t>2. SINIF HOMEWORK BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719987</t>
+  </si>
+  <si>
     <t>3. SINIF HOMEWORK BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786255003003</t>
+  </si>
+  <si>
     <t>4. SINIF HOMEWORK BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719819</t>
+  </si>
+  <si>
     <t>5. SINIF HOMEWORK &amp; EXAM BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719833</t>
+  </si>
+  <si>
     <t>6. SINIF HOMEWORK &amp; EXAM BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719857</t>
+  </si>
+  <si>
     <t>7. SINIF HOMEWORK &amp; EXAM BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786258719871</t>
+  </si>
+  <si>
     <t>8. SINIF HOMEWORK &amp; EXAM BOOK (YENİ ÜRÜN)</t>
   </si>
   <si>
     <t>MY TEACHER ELT WORK BOOK ÜRÜNLERİ</t>
   </si>
   <si>
     <t>9786256244832</t>
   </si>
   <si>
     <t>5.sınıf My Teacher Work Book</t>
   </si>
   <si>
     <t>9786256244733</t>
   </si>
   <si>
     <t>6.sınıf My Teacher Work Book</t>
   </si>
   <si>
     <t>9786256244757</t>
   </si>
   <si>
     <t>7.sınıf My Teacher Work Book</t>
   </si>
   <si>
     <t>9786256244771</t>
   </si>
   <si>
     <t>8.sınıf My Teacher Work Book</t>
   </si>
   <si>
     <t>VOCABULARY BOOK</t>
   </si>
   <si>
+    <t>9786258719710</t>
+  </si>
+  <si>
     <t>5. SINIF MY TEACHER VOCABULARY BOOK</t>
   </si>
   <si>
+    <t>9786258719758</t>
+  </si>
+  <si>
     <t>6. SINIF MY TEACHER VOCABULARY BOOK</t>
   </si>
   <si>
     <t>GRAMMAR BOOK</t>
   </si>
   <si>
     <t>5. SINIF MY TEACHER GRAMMAR BOOK</t>
   </si>
   <si>
     <t>6. SINIF MY TEACHER GRAMMAR BOOK</t>
   </si>
   <si>
     <t>VİDEO BOOK &amp; READING BOOK</t>
   </si>
   <si>
+    <t>9786258719772</t>
+  </si>
+  <si>
     <t>5. SINIF MY TEACHER VİDEO BOOK</t>
   </si>
   <si>
+    <t>9786258719796</t>
+  </si>
+  <si>
     <t>6. SINIF MY TEACHER VİDEO BOOK</t>
   </si>
   <si>
-    <t>5. SINIF MY TEACHER READING BOOK</t>
-[...4 lines deleted...]
-  <si>
     <t>READERS</t>
   </si>
   <si>
     <t>MY TEACHER READERS</t>
   </si>
   <si>
     <t>HAZIRLIK KİTABI</t>
   </si>
   <si>
-    <t>9786258719550</t>
-[...2 lines deleted...]
-    <t>SUMMER COURSE BOOK 7'den 8'e HAZIRLIK KİTABI</t>
+    <t>MY TEACHER COURSE BOOK GRADE 8</t>
   </si>
   <si>
     <t>Winter Book</t>
   </si>
   <si>
     <t>9786258719093</t>
   </si>
   <si>
     <t>2. sınıf My Teacher Winter Book</t>
   </si>
   <si>
     <t>9786258719109</t>
   </si>
   <si>
     <t>3. sınıf My Teacher Winter Book</t>
   </si>
   <si>
     <t>9786258719116</t>
   </si>
   <si>
     <t>4. sınıf My Teacher Winter Book</t>
   </si>
   <si>
     <t>9786258719123</t>
   </si>
@@ -605,143 +641,137 @@
   <si>
     <t>5. sınıf My Teacher Spring Book çyd</t>
   </si>
   <si>
     <t>MY TEACHER ELT ÇOKLU YABANCI DİL ÜRÜNLERİ</t>
   </si>
   <si>
     <t>9786256244931</t>
   </si>
   <si>
     <t>ÇOKLU YABANCI DİL 5. SINIF İNGİLİZCE 16 FASİKÜL</t>
   </si>
   <si>
     <t>9786256244955</t>
   </si>
   <si>
     <t>5. SINIF SKILLS PACK</t>
   </si>
   <si>
     <t>9786258719239</t>
   </si>
   <si>
     <t>5 My Teacher Testbook Multi English 2 KİTAP (1-8*9-16)</t>
   </si>
   <si>
-    <t>5. SINIF ÇYD VOCABULARY (YENİ ÜRÜN)</t>
+    <t>9786258719697</t>
+  </si>
+  <si>
+    <t>5. SINIF ÇYD VOCABULARY</t>
   </si>
   <si>
     <t>9786258719345</t>
   </si>
   <si>
     <t>5. SINIF ÇYD GRAMMAR BOOK</t>
   </si>
   <si>
     <t>9786256244948</t>
   </si>
   <si>
     <t>ÇOKLU YABANCI DİL 6. SINIF İNGİLİZCE 8 FASİKÜL</t>
   </si>
   <si>
     <t>9786256244962</t>
   </si>
   <si>
     <t>6. SINIF SKILLS PACK</t>
   </si>
   <si>
     <t>9786258719475</t>
   </si>
   <si>
     <t>6 My Teacher ÇYD Testbook</t>
   </si>
   <si>
-    <t>6. SINIF ÇYD VOCABULARY (YENİ ÜRÜN)</t>
-[...2 lines deleted...]
-    <t>6. SINIF ÇYD GRAMMAR BOOK (YENİ ÜRÜN)</t>
+    <t>9786258719734</t>
+  </si>
+  <si>
+    <t>6. SINIF ÇYD VOCABULARY</t>
+  </si>
+  <si>
+    <t>9786258719598</t>
+  </si>
+  <si>
+    <t>6. SINIF ÇYD GRAMMAR BOOK</t>
   </si>
   <si>
     <t>ÇOKLU YABANCI DİL 7. SINIF İNGİLİZCE 8 FASİKÜL (YENİ ÜRÜN)</t>
   </si>
   <si>
-    <t>9786258719062</t>
-[...19 lines deleted...]
-  <si>
     <t>İngilizce Deneme</t>
   </si>
   <si>
     <t>9786258719352</t>
   </si>
   <si>
     <t>5. Sınıf MY TEACHER İngilizce Deneme</t>
   </si>
   <si>
     <t>9786258719369</t>
   </si>
   <si>
     <t>6. Sınıf MY TEACHER İngilizce Deneme</t>
   </si>
   <si>
     <t>9786258719406</t>
   </si>
   <si>
     <t>7. Sınıf MY TEACHER İngilizce Deneme</t>
   </si>
   <si>
     <t>9786258719383</t>
   </si>
   <si>
     <t>8. Sınıf MY TEACHER İngilizce Deneme</t>
   </si>
   <si>
     <t>9. SINIF MY TEACHER GRAMMAR BOOK</t>
   </si>
   <si>
     <t>9. SINIF MY TEACHER WORKBOOK</t>
   </si>
   <si>
+    <t>9786258719673</t>
+  </si>
+  <si>
     <t>5. SINIF ALMANCA ÇOKLU YABANCI DİL (YENİ ÜRÜN)</t>
   </si>
   <si>
+    <t>9786255003072</t>
+  </si>
+  <si>
     <t>6. SINIF ALMANCA ÇOKLU YABANCI DİL (YENİ ÜRÜN)</t>
   </si>
   <si>
     <t>Din Kültürü</t>
   </si>
   <si>
     <t>Eker Defter Serisi</t>
   </si>
   <si>
     <t>9786059054706</t>
   </si>
   <si>
     <t>4.Sınıf Eker Dinlediren Defter</t>
   </si>
   <si>
     <t>9786259990569</t>
   </si>
   <si>
     <t>5.Sınıf Eker Dinlediren Defter</t>
   </si>
   <si>
     <t>9786259811659</t>
   </si>
   <si>
     <t>6.Sınıf Eker Dinlediren Defter</t>
@@ -842,51 +872,51 @@
   <si>
     <t>11.Sınıf Dinlendiren Din Kültürü Konu Anlatımlı</t>
   </si>
   <si>
     <t>9786059054607</t>
   </si>
   <si>
     <t>Tyt Ayt Dinlendiren Din Kül Soru Bankası</t>
   </si>
   <si>
     <t>9786059054652</t>
   </si>
   <si>
     <t>Tyt Ayt Dinlendiren Din Kül Yaprak Test</t>
   </si>
   <si>
     <t>Deneme</t>
   </si>
   <si>
     <t>9786059054812</t>
   </si>
   <si>
     <t>8.Sınıf Dinlendiren Deneme</t>
   </si>
   <si>
-    <t>İLKOKUL</t>
+    <t>Sınıf Öğretmeni</t>
   </si>
   <si>
     <t>İlkokul Ürünleri</t>
   </si>
   <si>
     <t>1. Sınıf 2. dönem Atölyem Seti 4 Kitap</t>
   </si>
   <si>
     <t>2. Sınıf Atölyem Fasikül Seti + Süreç Değerlendirme 5 Kitap ( )</t>
   </si>
   <si>
     <t>3. Sınıf Atölyem Fasikül Seti + Süreç Değerlendirme 5 kitap ( )</t>
   </si>
   <si>
     <t>4. Sınıf Atölyem Seti 8 Kitap (STOKLARLA SINIRLI)</t>
   </si>
   <si>
     <t>Hikayeler</t>
   </si>
   <si>
     <t>9786059429559</t>
   </si>
   <si>
     <t>1. Sınıf Kuruyemiş Kardeşler 10 Kitap ( Okuma Anlama )</t>
   </si>
@@ -972,51 +1002,51 @@
     <t>9786256790186</t>
   </si>
   <si>
     <t>Şenol Hoca - Çıtır Çerez Problemler</t>
   </si>
   <si>
     <t>9786256790193</t>
   </si>
   <si>
     <t>Şenol Hoca - Alıştırmalarla Geometri</t>
   </si>
   <si>
     <t>9786256414013</t>
   </si>
   <si>
     <t>Arı Yayıncılık Paragrafın Ritmi Denemeler</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;TL&quot;"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF374151"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF734900"/>
@@ -1042,121 +1072,142 @@
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF6B7280"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
+      <color rgb="FF002EB8"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
       <color rgb="FF3244B8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF009E4C"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFB80000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF1E006E"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF1E7D9E"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
-      <color rgb="FFB84C00"/>
+      <color rgb="FF88005D"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F4F6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFA200"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3DE"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0040FF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDEE6FF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF465FFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7EAFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00DB6A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDEFAEC"/>
         <bgColor rgb="FF000000"/>
@@ -1178,111 +1229,126 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF290099"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3DEF2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF29AEDB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3F4FA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF6A00"/>
+        <fgColor rgb="FFBD0081"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFECDE"/>
+        <fgColor rgb="FFF6DEEF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD1D5DB"/>
       </left>
       <right style="thin">
         <color rgb="FFD1D5DB"/>
       </right>
       <top style="thin">
         <color rgb="FFD1D5DB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD98A00"/>
       </left>
       <right style="thin">
         <color rgb="FFD98A00"/>
       </right>
       <top style="thin">
         <color rgb="FFD98A00"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD98A00"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE5E7EB"/>
       </left>
       <right style="thin">
         <color rgb="FFE5E7EB"/>
       </right>
       <top style="thin">
         <color rgb="FFE5E7EB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE5E7EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0036D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF0036D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0036D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0036D9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3C51D9"/>
       </left>
       <right style="thin">
         <color rgb="FF3C51D9"/>
       </right>
       <top style="thin">
         <color rgb="FF3C51D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3C51D9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00BA5A"/>
       </left>
       <right style="thin">
         <color rgb="FF00BA5A"/>
       </right>
@@ -1319,123 +1385,129 @@
       <top style="thin">
         <color rgb="FF230082"/>
       </top>
       <bottom style="thin">
         <color rgb="FF230082"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF2394BA"/>
       </left>
       <right style="thin">
         <color rgb="FF2394BA"/>
       </right>
       <top style="thin">
         <color rgb="FF2394BA"/>
       </top>
       <bottom style="thin">
         <color rgb="FF2394BA"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD95A00"/>
+        <color rgb="FFA1006E"/>
       </left>
       <right style="thin">
-        <color rgb="FFD95A00"/>
+        <color rgb="FFA1006E"/>
       </right>
       <top style="thin">
-        <color rgb="FFD95A00"/>
+        <color rgb="FFA1006E"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFD95A00"/>
+        <color rgb="FFA1006E"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="0" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="6" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="7" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="8" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="10" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="11" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="12" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="13" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="14" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="15" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="16" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="17" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="13" numFmtId="0" fillId="18" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1701,51 +1773,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C202"/>
+  <dimension ref="A1:C198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="62" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="1" ht="26">
@@ -1930,1743 +2002,1735 @@
         <v>450.0</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="7">
         <v>430.0</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="7">
         <v>480.0</v>
       </c>
     </row>
-    <row r="22" spans="1:3" customHeight="1" ht="20">
-      <c r="A22" s="4" t="s">
+    <row r="23" spans="1:3" customHeight="1" ht="26">
+      <c r="A23" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="4"/>
-[...3 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+    </row>
+    <row r="24" spans="1:3" customHeight="1" ht="20">
+      <c r="A24" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C25" s="7">
-        <v>250.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C26" s="7">
         <v>250.0</v>
       </c>
     </row>
-    <row r="28" spans="1:3" customHeight="1" ht="26">
-      <c r="A28" s="8" t="s">
+    <row r="27" spans="1:3">
+      <c r="A27" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="7">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B28" s="8"/>
-[...3 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="C28" s="7">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" customHeight="1" ht="26">
+      <c r="A30" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="9"/>
-[...3 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+    </row>
+    <row r="31" spans="1:3" customHeight="1" ht="20">
+      <c r="A31" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C32" s="7">
         <v>550.0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C33" s="7">
         <v>550.0</v>
       </c>
     </row>
-    <row r="34" spans="1:3" customHeight="1" ht="20">
-[...4 lines deleted...]
-      <c r="C34" s="9"/>
+    <row r="34" spans="1:3">
+      <c r="A34" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="7">
+        <v>550.0</v>
+      </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="7">
+        <v>550.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" customHeight="1" ht="20">
+      <c r="A36" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="6" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C37" s="7">
         <v>480.0</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C38" s="7">
         <v>480.0</v>
       </c>
     </row>
-    <row r="40" spans="1:3" customHeight="1" ht="26">
-      <c r="A40" s="10" t="s">
+    <row r="39" spans="1:3">
+      <c r="A39" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="7">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="B40" s="10"/>
-[...3 lines deleted...]
-      <c r="A41" s="11" t="s">
+      <c r="C40" s="7">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" customHeight="1" ht="26">
+      <c r="A42" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B41" s="11"/>
-[...3 lines deleted...]
-      <c r="A42" s="6" t="s">
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+    </row>
+    <row r="43" spans="1:3" customHeight="1" ht="20">
+      <c r="A43" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C44" s="7">
         <v>450.0</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="7">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C46" s="11"/>
+      <c r="C46" s="7">
+        <v>450.0</v>
+      </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="7">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" customHeight="1" ht="20">
+      <c r="A48" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C49" s="7">
         <v>360.0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C50" s="7">
         <v>360.0</v>
       </c>
     </row>
-    <row r="52" spans="1:3" customHeight="1" ht="26">
-      <c r="A52" s="12" t="s">
+    <row r="51" spans="1:3">
+      <c r="A51" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" s="7">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B52" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B52" s="12"/>
-[...3 lines deleted...]
-      <c r="A53" s="13" t="s">
+      <c r="C52" s="7">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" customHeight="1" ht="26">
+      <c r="A54" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="B53" s="13"/>
-[...3 lines deleted...]
-      <c r="A54" s="6" t="s">
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+    </row>
+    <row r="55" spans="1:3" customHeight="1" ht="20">
+      <c r="A55" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B55" s="15"/>
+      <c r="C55" s="15"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C56" s="7">
         <v>450.0</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C57" s="7">
         <v>450.0</v>
       </c>
     </row>
-    <row r="58" spans="1:3" customHeight="1" ht="20">
-[...4 lines deleted...]
-      <c r="C58" s="13"/>
+    <row r="58" spans="1:3">
+      <c r="A58" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C58" s="7">
+        <v>450.0</v>
+      </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C59" s="7">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" customHeight="1" ht="20">
+      <c r="A60" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B60" s="15"/>
+      <c r="C60" s="15"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="6" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C61" s="7">
         <v>400.0</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="6" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C62" s="7">
         <v>400.0</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="6" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C63" s="7">
-        <v>190.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="6" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C64" s="7">
-        <v>190.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="6" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C65" s="7">
         <v>190.0</v>
       </c>
     </row>
-    <row r="67" spans="1:3" customHeight="1" ht="26">
-      <c r="A67" s="14" t="s">
+    <row r="66" spans="1:3">
+      <c r="A66" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C66" s="7">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="B67" s="14"/>
-[...3 lines deleted...]
-      <c r="A68" s="15" t="s">
+      <c r="C67" s="7">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" customHeight="1" ht="26">
+      <c r="A69" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="B68" s="15"/>
-[...3 lines deleted...]
-      <c r="A69" s="6" t="s">
+      <c r="B69" s="16"/>
+      <c r="C69" s="16"/>
+    </row>
+    <row r="70" spans="1:3" customHeight="1" ht="20">
+      <c r="A70" s="17" t="s">
         <v>113</v>
       </c>
-      <c r="B69" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B70" s="17"/>
+      <c r="C70" s="17"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="6" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C71" s="7">
         <v>180.0</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="6" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C72" s="7">
-        <v>260.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="6" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C73" s="7">
-        <v>260.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="6" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C74" s="7">
         <v>260.0</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="6" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C75" s="7">
-        <v>420.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C76" s="7">
+        <v>260.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B77" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="B76" s="5" t="s">
+      <c r="C77" s="7">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="C76" s="7">
+      <c r="B78" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C78" s="7">
         <v>600.0</v>
       </c>
     </row>
-    <row r="77" spans="1:3" customHeight="1" ht="20">
-[...8 lines deleted...]
-      <c r="B78" s="5" t="s">
+    <row r="79" spans="1:3" customHeight="1" ht="20">
+      <c r="A79" s="17" t="s">
         <v>130</v>
       </c>
-      <c r="C78" s="7">
-[...5 lines deleted...]
-      <c r="B79" s="5" t="s">
+      <c r="B79" s="17"/>
+      <c r="C79" s="17"/>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="C79" s="7">
-[...4 lines deleted...]
-      <c r="A80" s="6"/>
       <c r="B80" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C80" s="7">
-        <v>490.0</v>
-[...3 lines deleted...]
-      <c r="A81" s="15" t="s">
+        <v>535.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="B81" s="15"/>
-      <c r="C81" s="15"/>
+      <c r="B81" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C81" s="7">
+        <v>535.0</v>
+      </c>
     </row>
     <row r="82" spans="1:3">
-      <c r="A82" s="6"/>
+      <c r="A82" s="6" t="s">
+        <v>135</v>
+      </c>
       <c r="B82" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C82" s="7">
+        <v>535.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" customHeight="1" ht="20">
+      <c r="A83" s="17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B83" s="17"/>
+      <c r="C83" s="17"/>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C84" s="7">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C85" s="7">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C86" s="7">
         <v>180.0</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-[...34 lines deleted...]
-    </row>
     <row r="87" spans="1:3">
-      <c r="A87" s="6"/>
+      <c r="A87" s="6" t="s">
+        <v>144</v>
+      </c>
       <c r="B87" s="5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C87" s="7">
         <v>220.0</v>
       </c>
     </row>
     <row r="88" spans="1:3">
-      <c r="A88" s="6"/>
+      <c r="A88" s="6" t="s">
+        <v>146</v>
+      </c>
       <c r="B88" s="5" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C88" s="7">
         <v>220.0</v>
       </c>
     </row>
-    <row r="89" spans="1:3" customHeight="1" ht="20">
-[...4 lines deleted...]
-      <c r="C89" s="15"/>
+    <row r="89" spans="1:3">
+      <c r="A89" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C89" s="7">
+        <v>220.0</v>
+      </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="6" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C90" s="7">
-        <v>480.0</v>
-[...11 lines deleted...]
-      </c>
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" customHeight="1" ht="20">
+      <c r="A91" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="B91" s="17"/>
+      <c r="C91" s="17"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="6" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C92" s="7">
-        <v>450.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="6" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C93" s="7">
         <v>500.0</v>
       </c>
     </row>
-    <row r="94" spans="1:3" customHeight="1" ht="20">
-[...4 lines deleted...]
-      <c r="C94" s="15"/>
+    <row r="94" spans="1:3">
+      <c r="A94" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C94" s="7">
+        <v>450.0</v>
+      </c>
     </row>
     <row r="95" spans="1:3">
-      <c r="A95" s="6"/>
+      <c r="A95" s="6" t="s">
+        <v>159</v>
+      </c>
       <c r="B95" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C95" s="7">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" customHeight="1" ht="20">
+      <c r="A96" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C97" s="7">
         <v>260.0</v>
       </c>
     </row>
-    <row r="96" spans="1:3">
-[...4 lines deleted...]
-      <c r="C96" s="7">
+    <row r="98" spans="1:3">
+      <c r="A98" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C98" s="7">
         <v>260.0</v>
       </c>
     </row>
-    <row r="97" spans="1:3" customHeight="1" ht="20">
-[...11 lines deleted...]
-      <c r="C98" s="7">
+    <row r="99" spans="1:3" customHeight="1" ht="20">
+      <c r="A99" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B99" s="17"/>
+      <c r="C99" s="17"/>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="6"/>
+      <c r="B100" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C100" s="7">
         <v>350.0</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="C100" s="15"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="6"/>
       <c r="B101" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C101" s="7">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" customHeight="1" ht="20">
+      <c r="A102" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="B102" s="17"/>
+      <c r="C102" s="17"/>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C103" s="7">
         <v>120.0</v>
       </c>
     </row>
-    <row r="102" spans="1:3">
-[...4 lines deleted...]
-      <c r="C102" s="7">
+    <row r="104" spans="1:3">
+      <c r="A104" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C104" s="7">
         <v>120.0</v>
       </c>
     </row>
-    <row r="103" spans="1:3">
-[...16 lines deleted...]
-    </row>
     <row r="105" spans="1:3" customHeight="1" ht="20">
-      <c r="A105" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C105" s="15"/>
+      <c r="A105" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B105" s="17"/>
+      <c r="C105" s="17"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="6"/>
       <c r="B106" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C106" s="7">
         <v>140.0</v>
       </c>
     </row>
     <row r="107" spans="1:3" customHeight="1" ht="20">
-      <c r="A107" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C107" s="15"/>
+      <c r="A107" s="17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B107" s="17"/>
+      <c r="C107" s="17"/>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A108" s="6"/>
       <c r="B108" s="5" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="C108" s="7">
-        <v>200.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="109" spans="1:3" customHeight="1" ht="20">
-      <c r="A109" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C109" s="15"/>
+      <c r="A109" s="17" t="s">
+        <v>178</v>
+      </c>
+      <c r="B109" s="17"/>
+      <c r="C109" s="17"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="6" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C110" s="7">
         <v>160.0</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="6" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C111" s="7">
         <v>160.0</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="6" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="C112" s="7">
         <v>160.0</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="6" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C113" s="7">
         <v>120.0</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="6" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C114" s="7">
         <v>120.0</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="6" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="C115" s="7">
         <v>120.0</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="6" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C116" s="7">
         <v>120.0</v>
       </c>
     </row>
     <row r="117" spans="1:3" customHeight="1" ht="20">
-      <c r="A117" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C117" s="15"/>
+      <c r="A117" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="B117" s="17"/>
+      <c r="C117" s="17"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="6" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="C118" s="7">
         <v>240.0</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="6" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="C119" s="7">
         <v>240.0</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="6" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C120" s="7">
         <v>240.0</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="6" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="C121" s="7">
         <v>240.0</v>
       </c>
     </row>
     <row r="122" spans="1:3" customHeight="1" ht="20">
-      <c r="A122" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C122" s="15"/>
+      <c r="A122" s="17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B122" s="17"/>
+      <c r="C122" s="17"/>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="6" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="C123" s="16"/>
+        <v>204</v>
+      </c>
+      <c r="C123" s="18"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="6" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C124" s="16"/>
+        <v>206</v>
+      </c>
+      <c r="C124" s="18"/>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="6" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C125" s="16"/>
+        <v>208</v>
+      </c>
+      <c r="C125" s="18"/>
     </row>
     <row r="126" spans="1:3">
-      <c r="A126" s="6"/>
+      <c r="A126" s="6" t="s">
+        <v>209</v>
+      </c>
       <c r="B126" s="5" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C126" s="16"/>
+        <v>210</v>
+      </c>
+      <c r="C126" s="18"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="6" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="C127" s="16"/>
+        <v>212</v>
+      </c>
+      <c r="C127" s="18"/>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="6" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C128" s="16"/>
+        <v>214</v>
+      </c>
+      <c r="C128" s="18"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="6" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="C129" s="16"/>
+        <v>216</v>
+      </c>
+      <c r="C129" s="18"/>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="6" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C130" s="16"/>
+        <v>218</v>
+      </c>
+      <c r="C130" s="18"/>
     </row>
     <row r="131" spans="1:3">
-      <c r="A131" s="6"/>
+      <c r="A131" s="6" t="s">
+        <v>219</v>
+      </c>
       <c r="B131" s="5" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C131" s="16"/>
+        <v>220</v>
+      </c>
+      <c r="C131" s="18"/>
     </row>
     <row r="132" spans="1:3">
-      <c r="A132" s="6"/>
+      <c r="A132" s="6" t="s">
+        <v>221</v>
+      </c>
       <c r="B132" s="5" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C132" s="16"/>
+        <v>222</v>
+      </c>
+      <c r="C132" s="18"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="6"/>
       <c r="B133" s="5" t="s">
-        <v>208</v>
-[...10 lines deleted...]
-      <c r="C134" s="16"/>
+        <v>223</v>
+      </c>
+      <c r="C133" s="18"/>
+    </row>
+    <row r="134" spans="1:3" customHeight="1" ht="20">
+      <c r="A134" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="B134" s="17"/>
+      <c r="C134" s="17"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="6" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C135" s="16"/>
+        <v>226</v>
+      </c>
+      <c r="C135" s="7">
+        <v>200.0</v>
+      </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="6" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="C136" s="16"/>
+        <v>228</v>
+      </c>
+      <c r="C136" s="7">
+        <v>200.0</v>
+      </c>
     </row>
     <row r="137" spans="1:3">
-      <c r="A137" s="6"/>
+      <c r="A137" s="6" t="s">
+        <v>229</v>
+      </c>
       <c r="B137" s="5" t="s">
-        <v>215</v>
-[...17 lines deleted...]
-      <c r="C139" s="7">
+        <v>230</v>
+      </c>
+      <c r="C137" s="7">
         <v>200.0</v>
       </c>
     </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C138" s="7">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" customHeight="1" ht="20">
+      <c r="A139" s="17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B139" s="17"/>
+      <c r="C139" s="17"/>
+    </row>
     <row r="140" spans="1:3">
-      <c r="A140" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A140" s="6"/>
       <c r="B140" s="5" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="C140" s="18"/>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A141" s="6"/>
       <c r="B141" s="5" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="C141" s="18"/>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="6" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>224</v>
-[...31 lines deleted...]
-      <c r="C146" s="16"/>
+        <v>236</v>
+      </c>
+      <c r="C142" s="18"/>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C143" s="18"/>
+    </row>
+    <row r="145" spans="1:3" customHeight="1" ht="26">
+      <c r="A145" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B145" s="19"/>
+      <c r="C145" s="19"/>
+    </row>
+    <row r="146" spans="1:3" customHeight="1" ht="20">
+      <c r="A146" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="B146" s="20"/>
+      <c r="C146" s="20"/>
     </row>
     <row r="147" spans="1:3">
-      <c r="A147" s="6"/>
+      <c r="A147" s="6" t="s">
+        <v>241</v>
+      </c>
       <c r="B147" s="5" t="s">
-        <v>228</v>
-[...15 lines deleted...]
-      <c r="C150" s="18"/>
+        <v>242</v>
+      </c>
+      <c r="C147" s="7">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C148" s="7">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C149" s="7">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C150" s="7">
+        <v>420.0</v>
+      </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="6" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="C151" s="7">
         <v>420.0</v>
       </c>
     </row>
-    <row r="152" spans="1:3">
-[...8 lines deleted...]
-      </c>
+    <row r="152" spans="1:3" customHeight="1" ht="20">
+      <c r="A152" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="B152" s="20"/>
+      <c r="C152" s="20"/>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="6" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="C153" s="7">
-        <v>420.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="6" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="C154" s="7">
-        <v>420.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="6" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="C155" s="7">
-        <v>420.0</v>
-[...16 lines deleted...]
-      <c r="C157" s="7">
         <v>350.0</v>
       </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C156" s="7">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" customHeight="1" ht="20">
+      <c r="A157" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="B157" s="20"/>
+      <c r="C157" s="20"/>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="6" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="C158" s="7">
-        <v>350.0</v>
-[...11 lines deleted...]
-      </c>
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" customHeight="1" ht="20">
+      <c r="A159" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="B159" s="20"/>
+      <c r="C159" s="20"/>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="6" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="C160" s="7">
-        <v>350.0</v>
-[...7 lines deleted...]
-      <c r="C161" s="18"/>
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C161" s="7">
+        <v>230.0</v>
+      </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="6" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="C162" s="7">
-        <v>180.0</v>
-[...16 lines deleted...]
-      <c r="C164" s="7">
         <v>230.0</v>
       </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C163" s="7">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" customHeight="1" ht="20">
+      <c r="A164" s="20" t="s">
+        <v>272</v>
+      </c>
+      <c r="B164" s="20"/>
+      <c r="C164" s="20"/>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="6" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="C165" s="7">
-        <v>230.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="6" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="C166" s="7">
-        <v>230.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="6" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="C167" s="7">
-        <v>230.0</v>
-[...7 lines deleted...]
-      <c r="C168" s="18"/>
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C168" s="7">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="6" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="C169" s="7">
-        <v>420.0</v>
-[...11 lines deleted...]
-      </c>
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" customHeight="1" ht="20">
+      <c r="A170" s="20" t="s">
+        <v>283</v>
+      </c>
+      <c r="B170" s="20"/>
+      <c r="C170" s="20"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="6" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="C171" s="7">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" customHeight="1" ht="26">
+      <c r="A173" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="B173" s="21"/>
+      <c r="C173" s="21"/>
+    </row>
+    <row r="174" spans="1:3" customHeight="1" ht="20">
+      <c r="A174" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="B174" s="22"/>
+      <c r="C174" s="22"/>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="6"/>
+      <c r="B175" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C175" s="7">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="6"/>
+      <c r="B176" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C176" s="7">
+        <v>1125.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="6"/>
+      <c r="B177" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C177" s="7">
+        <v>1125.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="6"/>
+      <c r="B178" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C178" s="7">
+        <v>1125.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" customHeight="1" ht="20">
+      <c r="A179" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="B179" s="22"/>
+      <c r="C179" s="22"/>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C180" s="7">
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C181" s="7">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C182" s="7">
         <v>420.0</v>
       </c>
     </row>
-    <row r="172" spans="1:3">
-[...94 lines deleted...]
-      <c r="C183" s="20"/>
+    <row r="183" spans="1:3">
+      <c r="A183" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C183" s="7">
+        <v>990.0</v>
+      </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="6" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C184" s="7">
-        <v>470.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="6" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="C185" s="7">
-        <v>530.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="6" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="C186" s="7">
-        <v>420.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="6" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="C187" s="7">
-        <v>990.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" customHeight="1" ht="26">
+      <c r="A189" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B189" s="14"/>
+      <c r="C189" s="14"/>
+    </row>
+    <row r="190" spans="1:3" customHeight="1" ht="20">
+      <c r="A190" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="B190" s="15"/>
+      <c r="C190" s="15"/>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="6" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>298</v>
-[...17 lines deleted...]
-      <c r="C194" s="13"/>
+        <v>312</v>
+      </c>
+      <c r="C191" s="18"/>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C192" s="18"/>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C193" s="18"/>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C194" s="18"/>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="6" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="C195" s="16"/>
+        <v>320</v>
+      </c>
+      <c r="C195" s="18"/>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="6" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="C196" s="16"/>
+        <v>322</v>
+      </c>
+      <c r="C196" s="18"/>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="6" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="C197" s="16"/>
+        <v>324</v>
+      </c>
+      <c r="C197" s="18"/>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="6" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>308</v>
-[...37 lines deleted...]
-      <c r="C202" s="7">
+        <v>326</v>
+      </c>
+      <c r="C198" s="7">
         <v>300.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A13:C13"/>
-    <mergeCell ref="A22:C22"/>
-[...16 lines deleted...]
-    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="A96:C96"/>
+    <mergeCell ref="A99:C99"/>
+    <mergeCell ref="A102:C102"/>
     <mergeCell ref="A105:C105"/>
     <mergeCell ref="A107:C107"/>
     <mergeCell ref="A109:C109"/>
     <mergeCell ref="A117:C117"/>
     <mergeCell ref="A122:C122"/>
-    <mergeCell ref="A138:C138"/>
-[...6 lines deleted...]
-    <mergeCell ref="A168:C168"/>
+    <mergeCell ref="A134:C134"/>
+    <mergeCell ref="A139:C139"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="A152:C152"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="A164:C164"/>
+    <mergeCell ref="A170:C170"/>
+    <mergeCell ref="A173:C173"/>
     <mergeCell ref="A174:C174"/>
-    <mergeCell ref="A177:C177"/>
-[...3 lines deleted...]
-    <mergeCell ref="A194:C194"/>
+    <mergeCell ref="A179:C179"/>
+    <mergeCell ref="A189:C189"/>
+    <mergeCell ref="A190:C190"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Fiyat Listesi</vt:lpstr>